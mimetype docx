--- v0 (2025-11-28)
+++ v1 (2026-10-22)
@@ -4,51 +4,51 @@
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7292454A" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>УДК 330.46:378:004.65</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70790BAF" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -79,60 +79,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>науковий ступінь і вчене звання, місце роботи (повна назва структурного підрозділу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60065720" w14:textId="58AB58BC" w:rsidR="00427F2B" w:rsidRDefault="00AC1D3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Організація / Установа / Підприємство</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E495391" w14:textId="1611425B" w:rsidR="00427F2B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -235,58 +226,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r w:rsidR="00AC1D3C">
+      <w:r w:rsidR="00AC1D3C" w:rsidRPr="003F021B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>@nubip.edu.ua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DC7F80" w14:textId="1123BA2C" w:rsidR="00427F2B" w:rsidRPr="00FC4DF4" w:rsidRDefault="00AC1D3C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC1D3C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -400,58 +391,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r w:rsidR="00AC1D3C">
+      <w:r w:rsidR="00AC1D3C" w:rsidRPr="003F021B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>@nubip.edu.ua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5C5EEB" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -796,479 +786,488 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D3C" w:rsidRPr="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> словосполучення використовуються для пошуку статті в електронних базах, вони повинні бути лаконічними, відображати зміст і специфіку рукопису</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA1F9E6" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="74CC51A0" w14:textId="77777777" w:rsidR="00B630AA" w:rsidRPr="00950A86" w:rsidRDefault="00B630AA" w:rsidP="00B630AA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="4A7DBA"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="44B3D48D" w14:textId="77777777" w:rsidR="00E27900" w:rsidRDefault="00E27900" w:rsidP="00F41FE6">
+    <w:p w14:paraId="1BA1F9E6" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5630BC58" w14:textId="77777777" w:rsidR="00E27900" w:rsidRDefault="00000000" w:rsidP="00F41FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E27900">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>;</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Актуальність. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27900">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27900" w:rsidRPr="00E27900">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исвітлюється важливість дослідження, існуючі проблеми та напрями їх вирішення в контексті поставлених наукових завдань; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5C8C4C" w14:textId="36A4C101" w:rsidR="00E27900" w:rsidRDefault="00E27900" w:rsidP="00F41FE6">
+    <w:p w14:paraId="44B3D48D" w14:textId="77777777" w:rsidR="00E27900" w:rsidRDefault="00E27900" w:rsidP="00F41FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>висвітлюється важливість дослідження, існуючі проблеми та напрями їх вирішення в контексті поставлених наукових завдань</w:t>
+        <w:t>вказуються невирішені частини проблеми</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380A99E7" w14:textId="698D04B3" w:rsidR="00427F2B" w:rsidRDefault="00E27900" w:rsidP="00F41FE6">
+    <w:p w14:paraId="4A5C8C4C" w14:textId="36A4C101" w:rsidR="00E27900" w:rsidRDefault="00E27900" w:rsidP="00F41FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>вказуються невирішені частини проблеми</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>висвітлюється важливість дослідження, існуючі проблеми та напрями їх вирішення в контексті поставлених наукових завдань</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC6A07B" w14:textId="49DDCB95" w:rsidR="00427F2B" w:rsidRDefault="00000000" w:rsidP="00F41FE6">
+    <w:p w14:paraId="380A99E7" w14:textId="698D04B3" w:rsidR="00427F2B" w:rsidRDefault="00E27900" w:rsidP="00F41FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E27900">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вказуються невирішені частини проблеми </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[1]</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E075C75" w14:textId="32CF0388" w:rsidR="00427F2B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BC6A07B" w14:textId="49DDCB95" w:rsidR="00427F2B" w:rsidRDefault="00000000" w:rsidP="00F41FE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Аналіз останніх досліджень та публікацій. </w:t>
       </w:r>
       <w:r w:rsidR="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>В</w:t>
+        <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="00E27900" w:rsidRPr="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>казуються мета і завдання наукового дослідження</w:t>
+        <w:t>одається короткий аналіз результатів досліджень науковців з тематики наукової статті</w:t>
       </w:r>
       <w:r w:rsidR="006908DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B72E32D" w14:textId="3583AC41" w:rsidR="00427F2B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E075C75" w14:textId="32CF0388" w:rsidR="00427F2B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Матеріали і методи дослідження. </w:t>
+        <w:t>Мета дослідження.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidR="00E27900" w:rsidRPr="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>исвітлюються основні методи і прийоми, застосовані у науковій статті</w:t>
+        <w:t>казуються мета і завдання наукового дослідження</w:t>
       </w:r>
       <w:r w:rsidR="006908DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5181F3B0" w14:textId="4CE4A041" w:rsidR="00427F2B" w:rsidRDefault="00000000" w:rsidP="00E27900">
+    <w:p w14:paraId="0B72E32D" w14:textId="3583AC41" w:rsidR="00427F2B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Результати дослідження та їх обговорення. </w:t>
+        <w:t xml:space="preserve">Матеріали і методи дослідження. </w:t>
       </w:r>
       <w:r w:rsidR="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidR="00E27900" w:rsidRPr="00E27900">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>исвітлюються основні отримані результати дослідження, подані у науковій статті</w:t>
+        <w:t>исвітлюються основні методи і прийоми, застосовані у науковій статті</w:t>
       </w:r>
       <w:r w:rsidR="006908DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">(рис. 1). </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016E8593" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
+    <w:p w14:paraId="5181F3B0" w14:textId="4CE4A041" w:rsidR="00427F2B" w:rsidRDefault="00000000" w:rsidP="00E27900">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Результати дослідження та їх обговорення. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27900">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27900" w:rsidRPr="00E27900">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>исвітлюються основні отримані результати дослідження, подані у науковій статті</w:t>
+      </w:r>
+      <w:r w:rsidR="006908DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(рис. 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016E8593" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08071BB1" w14:textId="79884A0B" w:rsidR="00427F2B" w:rsidRDefault="006908DE" w:rsidP="006908DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C8D9336" wp14:editId="699C64D3">
-[...1 lines deleted...]
-                <wp:effectExtent l="12700" t="12700" r="16510" b="16510"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C8D9336" wp14:editId="22D6F723">
+                <wp:extent cx="5022144" cy="1274233"/>
+                <wp:effectExtent l="12700" t="12700" r="7620" b="8890"/>
                 <wp:docPr id="901327087" name="Rectangle 35"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5279572" cy="1380671"/>
+                          <a:ext cx="5022144" cy="1274233"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5DC373A1" id="Rectangle 35" o:spid="_x0000_s1026" style="width:415.7pt;height:108.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA5f9/tXwIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpCoWKFFVFTJMq&#13;&#10;QIOJZ+PYJJLj885u0+7X7+ykKQK0h2kvju27++7uy3e+vNq1hm0V+gZsyYuTnDNlJVSNfSn5z8eb&#13;&#10;L+ec+SBsJQxYVfK98vxq8fnTZefmagI1mEohIxDr550reR2Cm2eZl7VqhT8BpywZNWArAh3xJatQ&#13;&#10;dITemmyS52dZB1g5BKm8p9vr3sgXCV9rJcOd1l4FZkpOtYW0Ylqf45otLsX8BYWrGzmUIf6hilY0&#13;&#10;lpKOUNciCLbB5h1U20gEDzqcSGgz0LqRKvVA3RT5m24eauFU6oXI8W6kyf8/WHm7fXD3SDR0zs89&#13;&#10;bWMXO41t/FJ9bJfI2o9kqV1gki5PJ7OL09mEM0m24ut5fjYrIp3ZMdyhD98UtCxuSo70NxJJYrv2&#13;&#10;oXc9uFDcsYC0C3ujYg3G/lCaNRWlnKTopA21Msi2gv6qkFLZUPSmWlSqvy5O8zz9XqpnjEjVJcCI&#13;&#10;rBtjRuwBIOruPXZf6+AfQ1WS1hic/62wPniMSJnBhjG4bSzgRwCGuhoy9/4HknpqIkvPUO3vkSH0&#13;&#10;wvZO3jTE9Vr4cC+QlEyap+kMd7RoA13JYdhxVgP+/ug++pPAyMpZR5NRcv9rI1BxZr5bkt5FMZ3G&#13;&#10;UUqHKUmADvja8vzaYjftCug3FfQOOJm20T+Yw1YjtE80xMuYlUzCSspdchnwcFiFfmLpGZBquUxu&#13;&#10;ND5OhLV9cDKCR1ajlh53TwLdILhAWr2FwxSJ+Rvd9b4x0sJyE0A3SZRHXge+afSScIZnIs7263Py&#13;&#10;Oj5miz8AAAD//wMAUEsDBBQABgAIAAAAIQCLHdur3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;TI9LT8MwEITvSPwHa5F6o076gJDGqfoQVyRaLtw28ZJExGsrdtrw7zFc4DLSajSz8xXbyfTiQoPv&#13;&#10;LCtI5wkI4trqjhsFb+fn+wyED8gae8uk4Is8bMvbmwJzba/8SpdTaEQsYZ+jgjYEl0vp65YM+rl1&#13;&#10;xNH7sIPBEM+hkXrAayw3vVwkyYM02HH80KKjQ0v152k0CnQW6uMTuvVLlbjx/Xxw0x7XSs3upuMm&#13;&#10;ym4DItAU/hLwwxD3QxmHVXZk7UWvINKEX41etkxXICoFi/RxBbIs5H+E8hsAAP//AwBQSwECLQAU&#13;&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#13;&#10;c1BLAQItABQABgAIAAAAIQA5f9/tXwIAABQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQCLHdur3QAAAAoBAAAPAAAAAAAAAAAAAAAAALkEAABkcnMvZG93&#13;&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#13;&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt">
+              <v:rect w14:anchorId="414ABE5F" id="Rectangle 35" o:spid="_x0000_s1026" style="width:395.45pt;height:100.35pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCbjvviXwIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/3RdN2COkXQosOA&#13;&#10;oi3WDj0rshQbkEWNUuJkv36U7DhFW+ww7GJLIvlIPj3q4nLXGbZV6FuwFS9Ocs6UlVC3dl3xn083&#13;&#10;n75w5oOwtTBgVcX3yvPLxccPF72bqxIaMLVCRiDWz3tX8SYEN88yLxvVCX8CTlkyasBOBNriOqtR&#13;&#10;9ITemazM889ZD1g7BKm8p9PrwcgXCV9rJcO91l4FZipOtYX0xfRdxW+2uBDzNQrXtHIsQ/xDFZ1o&#13;&#10;LSWdoK5FEGyD7RuorpUIHnQ4kdBloHUrVeqBuinyV908NsKp1AuR491Ek/9/sPJu++gekGjonZ97&#13;&#10;WsYudhq7+Kf62C6RtZ/IUrvAJB2e5WVZzGacSbIV5fmsPD2NdGbHcIc+fFPQsbioONJtJJLE9taH&#13;&#10;wfXgQnHHAtIq7I2KNRj7Q2nW1pSyTNFJG+rKINsKulUhpbKhGEyNqNVwXJzlebpeqmeKSNUlwIis&#13;&#10;W2Mm7BEg6u4t9lDr6B9DVZLWFJz/rbAheIpImcGGKbhrLeB7AIa6GjMP/geSBmoiSyuo9w/IEAZh&#13;&#10;eydvWuL6VvjwIJCUTJqn6Qz39NEG+orDuOKsAfz93nn0J4GRlbOeJqPi/tdGoOLMfLckva9063GU&#13;&#10;0mZ2dl7SBl9aVi8tdtNdAV1TQe+Ak2kZ/YM5LDVC90xDvIxZySSspNwVlwEPm6swTCw9A1Itl8mN&#13;&#10;xseJcGsfnYzgkdWopafds0A3Ci6QVu/gMEVi/kp3g2+MtLDcBNBtEuWR15FvGr0knPGZiLP9cp+8&#13;&#10;jo/Z4g8AAAD//wMAUEsDBBQABgAIAAAAIQAkguYA3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;TI/BTsMwEETvSPyDtUjcqANSaZPGqaAVVyTaXrht4iWJiNdW7LTh71m4wGWk1Whn5pXb2Q3qTGPs&#13;&#10;PRu4X2SgiBtve24NnI4vd2tQMSFbHDyTgS+KsK2ur0osrL/wG50PqVUSwrFAA11KodA6Nh05jAsf&#13;&#10;iMX78KPDJOfYajviRcLdoB+y7FE77FkaOgy066j5PEzOgF2nZp9jWL7WWZjej7swP+PSmNubeb8R&#13;&#10;edqASjSnvw/4YZD9UMmw2k9soxoMCE36VfFWeZaDqg1I7wp0Ver/CNU3AAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhAJuO++JfAgAAFAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhACSC5gDcAAAACgEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#13;&#10;" fillcolor="#4f81bd [3204]" strokecolor="#0a121c [484]" strokeweight="2pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BE0D20" w14:textId="3EC8C928" w:rsidR="00427F2B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1289,286 +1288,287 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C2ED330" w14:textId="3D1CB340" w:rsidR="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00B71AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>У табл. 1 наведено</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> …</w:t>
+        <w:t>У табл. 1 наведено …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCF5162" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00B71AED">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="421E46F1" w14:textId="4AB2AF2B" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00B71AED">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71AED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Таблиця 1 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Назва таблиці</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4252"/>
         <w:gridCol w:w="4107"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B71AED" w:rsidRPr="00EE34E3" w14:paraId="5110FD7E" w14:textId="77777777" w:rsidTr="00B71AED">
+      <w:tr w:rsidR="00B71AED" w:rsidRPr="00EE34E3" w14:paraId="5110FD7E" w14:textId="77777777" w:rsidTr="00B630AA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E8F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D1F4F6" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B630AA" w:rsidRDefault="00B71AED" w:rsidP="00B630AA">
+            <w:pPr>
+              <w:pStyle w:val="6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2279"/>
+                <w:tab w:val="right" w:pos="9902"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B630AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Текст</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4107" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E8F0"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AF670B" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B630AA" w:rsidRDefault="00B71AED" w:rsidP="00B630AA">
+            <w:pPr>
+              <w:pStyle w:val="6"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2279"/>
+                <w:tab w:val="right" w:pos="9902"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B630AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Текст</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B71AED" w:rsidRPr="00EE34E3" w14:paraId="6E950444" w14:textId="77777777" w:rsidTr="00B630AA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D1F4F6" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00D57525">
+          <w:p w14:paraId="13D9A537" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00B630AA">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2279"/>
                 <w:tab w:val="right" w:pos="9902"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B71AED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Текст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AF670B" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00D57525">
+          <w:p w14:paraId="1FA3EBAD" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00B630AA">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2279"/>
                 <w:tab w:val="right" w:pos="9902"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B71AED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Текст</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B71AED" w:rsidRPr="00EE34E3" w14:paraId="6E950444" w14:textId="77777777" w:rsidTr="00B71AED">
+      <w:tr w:rsidR="00B71AED" w:rsidRPr="00EE34E3" w14:paraId="15A4BD9B" w14:textId="77777777" w:rsidTr="00B630AA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D9A537" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00D57525">
+          <w:p w14:paraId="65D19C49" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00B630AA">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2279"/>
                 <w:tab w:val="right" w:pos="9902"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B71AED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Текст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA3EBAD" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00D57525">
-[...62 lines deleted...]
-          <w:p w14:paraId="356598D4" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00D57525">
+          <w:p w14:paraId="356598D4" w14:textId="77777777" w:rsidR="00B71AED" w:rsidRPr="00B71AED" w:rsidRDefault="00B71AED" w:rsidP="00B630AA">
             <w:pPr>
               <w:pStyle w:val="6"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2279"/>
                 <w:tab w:val="right" w:pos="9902"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B71AED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Текст</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1596,263 +1596,215 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Аналіз показав, що між кількістю освітніх пропозицій та кількістю заяв вступників існує помірний позитивний зв'язок, про що свідчить коефіцієнт кореляції</w:t>
       </w:r>
       <w:r w:rsidR="006908DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <m:t>r=0,</m:t>
-[...15 lines deleted...]
-          <m:t>9</m:t>
+          <m:t>r=0,89</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Розроблено рівняння лінійної регресії:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7219AE66" w14:textId="63F8E994" w:rsidR="00427F2B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <m:t>y=1</m:t>
-[...63 lines deleted...]
-          <m:t>1</m:t>
+          <m:t>y=145,93∙x₁ -524,31</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5883B59D" w14:textId="34D87A3D" w:rsidR="00427F2B" w:rsidRDefault="00000000" w:rsidP="00E27900">
-      <w:pPr>
+    <w:p w14:paraId="6256CC22" w14:textId="77777777" w:rsidR="004A4C80" w:rsidRDefault="00000000" w:rsidP="004A4C80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">де </w:t>
+        <w:t>де</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t>y</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidR="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– кількість поданих заяв до ЗВО</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5883B59D" w14:textId="19FF3733" w:rsidR="00427F2B" w:rsidRDefault="004A4C80" w:rsidP="004A4C80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <m:t xml:space="preserve">x₁ </m:t>
         </m:r>
       </m:oMath>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – кількість освітніх пропозицій.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D1DE7F" w14:textId="492AB7BD" w:rsidR="00427F2B" w:rsidRDefault="00000000" w:rsidP="006908DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1903,410 +1855,712 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1FA769" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Список використаних джерел</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78662EFF" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRPr="00654E09" w:rsidRDefault="00000000" w:rsidP="00F56070">
-[...238 lines deleted...]
-    <w:p w14:paraId="6DB6B8AF" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRPr="007F5E29" w:rsidRDefault="00000000" w:rsidP="00F56070">
+    <w:p w14:paraId="699C3A75" w14:textId="77777777" w:rsidR="003F021B" w:rsidRPr="0050209F" w:rsidRDefault="003F021B" w:rsidP="003F021B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="567"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F5E29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007F5E29">
+      <w:r w:rsidRPr="003F021B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carranza, J. E., &amp; Ferreyra, M. M. (2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050209F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Increasing higher education access: Supply, sorting, and outcomes in Colombia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050209F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-      </w:hyperlink>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal of Human Capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050209F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050209F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050209F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(1), 95–136. https://doi.org/10.1086/701435</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="131313C3" w14:textId="1DC6FD86" w:rsidR="00427F2B" w:rsidRPr="006908DE" w:rsidRDefault="00000000" w:rsidP="00F56070">
+    <w:p w14:paraId="297B7EFC" w14:textId="77777777" w:rsidR="003F021B" w:rsidRDefault="003F021B" w:rsidP="003F021B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="567"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bredin, H., Laurent, A., Rouvier, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Meignier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S., &amp; Duponchel, L. (2020). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pyannote.audio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Neural building blocks for speaker </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>diarization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00200341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2020 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ICASSP) (pp. 7124–7128). IEEE. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.48550/arXiv.1911.01255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C35348" w14:textId="77777777" w:rsidR="003F021B" w:rsidRPr="007F5E29" w:rsidRDefault="003F021B" w:rsidP="003F021B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007F5E29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carranza, J. E., &amp; Ferreyra, M. M. (2019). Increasing higher education access: Supply, sorting, and outcomes in Colombia. </w:t>
+        <w:t xml:space="preserve">Unified State Electronic Database on Education. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="007F5E29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Journal of Human Capital</w:t>
+        <w:t>Admission campaign 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5E29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://vstup.edbo.g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131313C3" w14:textId="69B20997" w:rsidR="00427F2B" w:rsidRPr="0079564E" w:rsidRDefault="003F021B" w:rsidP="003F021B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Health Organization. (n.d.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mental health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Retrieved October 10, 2026, from https://www.who.int/health-topics/mental-health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74110204" w14:textId="0AAE44ED" w:rsidR="0079564E" w:rsidRPr="0079564E" w:rsidRDefault="0079564E" w:rsidP="0079564E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osipchuk, D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pidgornyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., Pidgornyi, Y., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Zborovskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kovalok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. (2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mytna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bezpeka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>systemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zabezpechennya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ekonomichnoyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bezpeky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>derzhavy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Customs security in the system of ensuring the economic security of the state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Economics, Management and Administration, 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(110), 12–17. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[in Ukrainian]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.26642/ema-2024-4(110)-12-17</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71171CAB" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641ED16D" w14:textId="77777777" w:rsidR="00F56070" w:rsidRPr="00F56070" w:rsidRDefault="00F56070">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EB3C7E8" w14:textId="73CC3DA0" w:rsidR="00427F2B" w:rsidRPr="001D26D3" w:rsidRDefault="001D26D3">
       <w:pPr>
@@ -2316,70 +2570,80 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Co-author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396D0299" w14:textId="77777777" w:rsidR="004B4935" w:rsidRPr="004B4935" w:rsidRDefault="004B4935" w:rsidP="004B4935">
+    <w:p w14:paraId="396D0299" w14:textId="2485B580" w:rsidR="004B4935" w:rsidRPr="004B4935" w:rsidRDefault="009B24B7" w:rsidP="004B4935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4935">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>academic degree and academic title, place of work (full name of structural unit),</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4935" w:rsidRPr="004B4935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cademic degree and academic title, place of work (full name of structural unit),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558BD97E" w14:textId="260971B0" w:rsidR="00427F2B" w:rsidRPr="007F5E29" w:rsidRDefault="004B4935" w:rsidP="004B4935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B4935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organization / Institution / Enterprise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F0EA93" w14:textId="77777777" w:rsidR="004B4935" w:rsidRDefault="004B4935" w:rsidP="004B4935">
@@ -2475,70 +2739,80 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D26D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5B20F5" w14:textId="77777777" w:rsidR="004B4935" w:rsidRPr="004B4935" w:rsidRDefault="004B4935" w:rsidP="004B4935">
+    <w:p w14:paraId="4B5B20F5" w14:textId="2558027A" w:rsidR="004B4935" w:rsidRPr="004B4935" w:rsidRDefault="009B24B7" w:rsidP="004B4935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4935">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>academic degree and academic title, place of work (full name of structural unit),</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4935" w:rsidRPr="004B4935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cademic degree and academic title, place of work (full name of structural unit),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020C2F20" w14:textId="77777777" w:rsidR="004B4935" w:rsidRPr="007F5E29" w:rsidRDefault="004B4935" w:rsidP="004B4935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B4935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organization / Institution / Enterprise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2878831E" w14:textId="77777777" w:rsidR="004B4935" w:rsidRDefault="004B4935" w:rsidP="004B4935">
@@ -2601,61 +2875,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...9 lines deleted...]
-        <w:t>@nubip.edu.ua</w:t>
+        <w:t>2@nubip.edu.ua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366FB43E" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRPr="007F5E29" w:rsidRDefault="00427F2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="766287D6" w14:textId="7347350F" w:rsidR="00427F2B" w:rsidRPr="004B4935" w:rsidRDefault="004B4935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2795,199 +3059,218 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keyword</w:t>
       </w:r>
       <w:r w:rsidR="004B4935">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, </w:t>
       </w:r>
       <w:r w:rsidR="0091340A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00427F2B" w:rsidSect="0091340A">
-      <w:headerReference w:type="even" r:id="rId12"/>
-      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="238B3A2E" w14:textId="77777777" w:rsidR="00DF2295" w:rsidRDefault="00DF2295">
+    <w:p w14:paraId="2659CB40" w14:textId="77777777" w:rsidR="002A34B5" w:rsidRDefault="002A34B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="555A1D47" w14:textId="77777777" w:rsidR="00DF2295" w:rsidRDefault="00DF2295">
+    <w:p w14:paraId="22A4BC4E" w14:textId="77777777" w:rsidR="002A34B5" w:rsidRDefault="002A34B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{02C97D6D-331C-7645-8BF4-FD2D78E2ECD2}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{644D5424-2B49-264D-A065-4770FC485C82}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{B1D9F309-4803-3344-B6FA-32E64E8F1677}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{39D14088-AC78-1F4B-8575-68268EB38423}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{4A95ED9F-D79A-1F43-B9C4-41F0F7A8A2A6}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId6" w:fontKey="{A0EDDFB3-4B67-774B-99BA-274477DBAD00}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{EE3EBC1A-75A3-B346-9739-49874304831E}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{8D8FF296-F8FA-9E47-8D6D-FF08191B0240}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{EE16070A-E7F4-2A40-896B-2729F3088049}"/>
+    <w:embedBoldItalic r:id="rId6" w:fontKey="{A2B66181-802B-B14C-9893-7617791BC072}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{676A64BB-EE86-E94F-983C-107A6D19C665}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId10" w:fontKey="{93F99052-8D76-334C-887C-26BD5A050AC4}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{5F860BBB-5210-6444-930D-A126722C8615}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{87EBA739-88C7-FD4A-9C4E-C6D48714B390}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{76BB1B79-697F-A549-B568-C773C09D8FED}"/>
+    <w:embedBoldItalic r:id="rId10" w:fontKey="{4A5E67D4-75E1-9544-9FBB-921C5F434EC1}"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{6DA580E9-E2B9-F343-BF22-F2702DEC257F}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{2301EBFF-93C2-B747-8847-774EC3FE069E}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{12EED1BA-1F2F-0D40-A8F3-66D661121BD1}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{2DEC233A-514E-0947-A5FD-FF73C19EE463}"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{CB3977DB-C373-C049-8FC4-FF1E83F375E1}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{A89FD8D1-558A-B24D-8323-DDBDBC748EC6}"/>
   </w:font>
   <w:font w:name="Times New Roman (Основной текст">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId16" w:fontKey="{A77F20A4-28E6-2C45-969F-6DCA4E9BCEE7}"/>
+    <w:embedItalic r:id="rId15" w:fontKey="{521BD726-C1AC-CC4E-9F61-F79981B39ABC}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{459C6969-07E1-1A44-B4A4-736E8FC12C64}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E2FA975" w14:textId="77777777" w:rsidR="00DF2295" w:rsidRDefault="00DF2295">
+    <w:p w14:paraId="2ED9BCAD" w14:textId="77777777" w:rsidR="002A34B5" w:rsidRDefault="002A34B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="786C3FD6" w14:textId="77777777" w:rsidR="00DF2295" w:rsidRDefault="00DF2295">
+    <w:p w14:paraId="059E4468" w14:textId="77777777" w:rsidR="002A34B5" w:rsidRDefault="002A34B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16D5EE28" w14:textId="5EEA5E1A" w:rsidR="00427F2B" w:rsidRPr="007F5E29" w:rsidRDefault="00427F2B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="797979"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="281E2084" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
@@ -3005,51 +3288,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="4A7EBB"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="4A7EBB"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="4A7EBB"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69081360" w14:textId="19EE0141" w:rsidR="00427F2B" w:rsidRDefault="00427F2B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="75DC3F5C" w14:textId="77777777" w:rsidR="00427F2B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
@@ -3069,51 +3352,51 @@
         <w:color w:val="4A7EBB"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4A7EBB"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4A7EBB"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F80D6C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5754A3B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5443,153 +5726,163 @@
   <w:num w:numId="18" w16cid:durableId="1695502112">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2069836218">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="573054883">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1493909234">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="405229617">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1970620521">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="148333468">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="113"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00427F2B"/>
     <w:rsid w:val="000658DA"/>
     <w:rsid w:val="00072246"/>
+    <w:rsid w:val="0008461B"/>
     <w:rsid w:val="000B5CC0"/>
     <w:rsid w:val="00160249"/>
     <w:rsid w:val="001D13CC"/>
     <w:rsid w:val="001D26D3"/>
     <w:rsid w:val="001D2A3F"/>
     <w:rsid w:val="00205EC7"/>
     <w:rsid w:val="00257586"/>
+    <w:rsid w:val="002A34B5"/>
+    <w:rsid w:val="003F021B"/>
     <w:rsid w:val="00427F2B"/>
+    <w:rsid w:val="004A4C80"/>
     <w:rsid w:val="004B4935"/>
     <w:rsid w:val="004C457B"/>
     <w:rsid w:val="004D6451"/>
     <w:rsid w:val="0056767B"/>
     <w:rsid w:val="005D35B2"/>
     <w:rsid w:val="00633E29"/>
     <w:rsid w:val="00645448"/>
     <w:rsid w:val="00654E09"/>
     <w:rsid w:val="006908DE"/>
     <w:rsid w:val="006D741C"/>
     <w:rsid w:val="006F31CC"/>
     <w:rsid w:val="00706EEB"/>
     <w:rsid w:val="00760D2E"/>
+    <w:rsid w:val="0079564E"/>
     <w:rsid w:val="007F5E29"/>
     <w:rsid w:val="008041D1"/>
     <w:rsid w:val="00855ED6"/>
     <w:rsid w:val="0091340A"/>
+    <w:rsid w:val="009232C2"/>
     <w:rsid w:val="00933A6C"/>
+    <w:rsid w:val="009B24B7"/>
     <w:rsid w:val="00A478B3"/>
+    <w:rsid w:val="00A811A2"/>
     <w:rsid w:val="00AB7A87"/>
     <w:rsid w:val="00AC1D3C"/>
+    <w:rsid w:val="00B27D25"/>
+    <w:rsid w:val="00B630AA"/>
     <w:rsid w:val="00B71AED"/>
     <w:rsid w:val="00C1211C"/>
     <w:rsid w:val="00C31CAF"/>
     <w:rsid w:val="00CA73A0"/>
     <w:rsid w:val="00CB4518"/>
     <w:rsid w:val="00D50278"/>
     <w:rsid w:val="00DF2295"/>
     <w:rsid w:val="00E10AC8"/>
     <w:rsid w:val="00E27900"/>
     <w:rsid w:val="00E45B7F"/>
     <w:rsid w:val="00F41FE6"/>
     <w:rsid w:val="00F56070"/>
     <w:rsid w:val="00FC4DF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-UA"/>
+  <w:themeFontLang w:val="en-UA" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7EC55A95"/>
   <w15:docId w15:val="{0DB9A8BB-1362-CB4D-8EB1-F556B7649B0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6144,50 +6437,51 @@
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005D792C"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -7436,55 +7730,55 @@
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="57" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ab">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vstup.edbo.gov.ua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1086/701435" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vstup.edbo.gov.ua" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1086/701435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7756,66 +8050,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miC1AFWiPQIBkjf1z6KgmXDjrZ7FA==">CgMxLjAaIwoBMBIeChwIB0IYCg9UaW1lcyBOZXcgUm9tYW4SBUNhcmRvGiUKATESIAoeCAdCGgoPVGltZXMgTmV3IFJvbWFuEgdHdW5nc3VoGiUKATISIAoeCAdCGgoPVGltZXMgTmV3IFJvbWFuEgdHdW5nc3VoGiUKATMSIAoeCAdCGgoPVGltZXMgTmV3IFJvbWFuEgdHdW5nc3VoGiUKATQSIAoeCAdCGgoPVGltZXMgTmV3IFJvbWFuEgdHdW5nc3VoGiUKATUSIAoeCAdCGgoPVGltZXMgTmV3IFJvbWFuEgdHdW5nc3VoMg5oLnUydzhjcXVoOG95MTIOaC5vNzlxd21jOGVoOWQyDmguY3JlcjFwY2xpZ2JpMg5oLnh3cmgxdm5xNW0wdjIOaC5kZ3dwbTVyM3V3eHUyDmguNDlsdGs5djFpZjR5Mg5oLjNhZjN4bzZkcnJhczIOaC5oNnhsMXhpNm1tczgyDmgudXZlNWo5Z3pxYjhkMg5oLmc3amttM2gza2lxazIOaC5jMWlkejVvNGpvaWkyDWgudGNsdXR0M2VrdWYyDmguNmNpcnU5ZGh6Ym16Mg5oLm10cjk0cmRpYm4wcDIOaC5wOTRxNGtpMzVyZG4yDWguYm54NTkzMnh5NjQyDmgudmVsNWJuMXdhYjZvMg5oLnJ2MnFqNWJ0dm9jZTIOaC5iZWZpcTdoZmc0dDQyDmguOGx2ODl0MTUyNHM0Mg5oLnc1MHA1cjd1cnR3ajIOaC5xMDV1MXV6YTM0N3cyDmguc285YjloYnpzb3RwMg1oLnJxdWxuc2NnczNxMg5oLnhuNHAzNDE2ZmdhYjIOaC51bWFlaWxjMzgzaDYyDmgubTdhOHduNjkwNWF1Mg5oLmtmc2VlbmR6cDE0ZjIOaC5ndWc5YnJobWtib3EyDmguMmRmMnBqb2lxZTJoMg5oLng0d2R0a2xmd2h1ajIOaC5mODI0ZjlkYXV3bWYyDmguNWpxMXVxZDlvd3o2Mg5oLjd4NnV6cnUydGFkeDIOaC5uZTkwMmZ4emRwNG4yDmgubGRtczNsOTY5dGVyOAByITF4aENFSFNLNU9DMDBMMWJxOTR0aEg3SlRaSzBmX2U2Ug==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>634</Words>
-  <Characters>3614</Characters>
+  <Words>685</Words>
+  <Characters>3907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4240</CharactersWithSpaces>
+  <CharactersWithSpaces>4583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>